--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -8,7728 +8,8952 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Die Trinitätsstruktur als Konsequenz einer reflexiven Superpositionsontologie</w:t>
+        <w:t xml:space="preserve">Die Nicht-Eindeutigkeit der Superpositions-Axiome</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Modul 7 – Formal kontrollierte Fassung</w:t>
+        <w:t xml:space="preserve">Drei alternative Erweiterungen von S5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Drei alternative Erweiterungen von S5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Paul Koop</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AbstractTitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zusammenfassung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Modal 5 hat gezeigt, dass die Superpositions-Axiome ASP1–ASP5 hinreichend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sind, um die Trinitätsformel in S5 abzuleiten. Modal 6 hat gezeigt, dass</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">die volle Axiomatik minimal ist für die Superpositions-Intuition, aber</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nicht für die Zielaussage. Offen blieb die Frage, ob es andere,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematisch verschiedene Erweiterungen von S5 gibt, die ebenfalls die</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Trinitätsformel ableiten. Die vorliegende Abhandlung beantwortet diese</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frage. Sie konstruiert drei alternative Erweiterungen — eine topologische,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eine temporale und eine mereologische — und zeigt: Alle drei leiten die</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Trinitätsformel ab, aber auf strukturell verschiedene Weise. Die</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Trinitätsstruktur ist damit nicht an eine bestimmte metaphysische</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Zusatzstruktur gebunden. Was bleibt, ist die Notwendigkeit einer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Zusatzstruktur überhaupt. Wir stehen am Anfang der Unendlichkeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Table of Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:r>
+            <w:fldChar w:fldCharType="begin" w:dirty="true"/>
+            <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
+            <w:fldChar w:fldCharType="separate"/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vergangenheit und Zukunft sind Horizonte des Wissens.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gegenwart ist der Ort der Wirklichkeit.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nichts, was war, geht verloren.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:id="9" w:name="Xa26d7923267da364ad0dd9f13b11bd3d6fdc7d2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vorwort: Von der Minimalität zur Eindeutigkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Diese Abhandlung setzt die metalogische Untersuchung von</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">und</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal6.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fort.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Dieses Modul überwindet zwei Schwächen der Vorgängerversionen:</w:t>
+        <w:t xml:space="preserve">In</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wurde gezeigt: In reinem S5 ist die Trinitätsformel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nicht ableitbar. Die Erweiterung durch die Superpositions-Axiome ASP1–ASP5 ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hinreichend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">zeigte, dass die Trinitätsformel in reinem S5 nicht ableitbar ist und durch Superpositionsaxiome erzwungen werden kann. Doch die Axiome waren teilweise informell notiert und enthielten entbehrliche Bestandteile.</w:t>
+        <w:t xml:space="preserve">In</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal6.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wurde gezeigt: Innerhalb der in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gewählten Axiomatik ist die minimale Teilmenge für die Zielaussage</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>{</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>3</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>,</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>4</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>,</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>5</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>}</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">. ASP1 ist aus ASP2 ableitbar. Die volle Axiomatik ist minimal für die</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superpositions-Intuition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nicht für die Zielaussage allein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">versuchte, die Trinität aus einer zugrunde liegenden Wirklichkeitsstruktur abzuleiten. Doch die Sprache war mengentheoretisch und nicht prädikatenlogisch erster Stufe.</w:t>
+        <w:t xml:space="preserve">Offen blieb die Frage:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ist die Superpositions-Erweiterung die einzige hinreichende Erweiterung von S5?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Oder gibt es andere, systematisch verschiedene Erweiterungen, die ebenfalls die Trinitätsformel ableiten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...473 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Die vorliegende Abhandlung beantwortet diese Frage. Sie zeigt: Es gibt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mindestens drei</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematisch verschiedene Erweiterungen von S5, die die Trinitätsformel ableiten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">topologische</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung (Grenzwert-Axiome statt Superposition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Möglichkeit:</w:t>
+        <w:t xml:space="preserve">Eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">temporale</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung (Zeitmodi statt Superposition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mereologische</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung (Teil-Ganzes-Axiome statt Superposition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle drei leiten die Trinitätsformel ab, aber auf strukturell verschiedene Weise. Die Trinitätsstruktur ist damit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht an eine bestimmte metaphysische Sprache gebunden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die zentrale Aussage dieser Abhandlung lautet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Trinitätsformel ist axiomen-invariant: Sie folgt aus mindestens vier systematisch verschiedenen Erweiterungen von S5 (Superposition, Topologie, Temporalität, Mereologie). Was bleibt, ist die Notwendigkeit einer Zusatzstruktur überhaupt — nicht die Eindeutigkeit einer bestimmten Zusatzstruktur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Untersuchung bleibt dem methodischen Selbstverständnis von</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">und</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal6.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">treu: Sie zeigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abhängigkeiten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nicht Wahrheiten. Sie zeigt, dass mehrere Wege zum selben Grenzwert führen. Wir stehen am Anfang der Unendlichkeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:id="14" w:name="X57d3a01fb3a0afa86002515b6812625e8452313"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Formaler Rahmen: Was heißt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“systematisch verschiedene Erweiterung”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bevor wir die drei Alternativen konstruieren, müssen wir präzise klären, was</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“systematisch verschiedene Erweiterung”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedeutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="10" w:name="erweiterung-von-s5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung von S5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erweiterung von S5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist eine Menge zusätzlicher Axiome</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>◇</m:t>
-[...2 lines deleted...]
-          <m:t>p</m:t>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, die zur Sprache von S5 hinzugefügt werden. Formal: S5+</w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist die kleinste modallogische Theorie, die S5 und</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enthält.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beispiel:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die Superpositions-Erweiterung ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
         </m:r>
         <m:box>
           <m:boxPr>
             <m:opEmu m:val="on"/>
           </m:boxPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <m:t>:=</m:t>
             </m:r>
           </m:e>
         </m:box>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>¬</m:t>
+          <m:t>{</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>1</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>□</m:t>
+          <m:t>,</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>¬</m:t>
-[...31 lines deleted...]
-      <m:oMath>
+          <m:t>…</m:t>
+        </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>□</m:t>
+          <m:t>,</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>5</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>(</m:t>
-[...3 lines deleted...]
-        </m:r>
+          <m:t>}</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:id="11" w:name="hinlänglichkeit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hinlänglichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eine Erweiterung</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>→</m:t>
-[...50 lines deleted...]
-          <m:t>)</m:t>
+          <m:t>Σ</m:t>
         </m:r>
       </m:oMath>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(T)</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hinreichend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">für die Zielaussage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
-          <m:rPr>
-[...14 lines deleted...]
-          <m:t>p</m:t>
+          <m:t>φ</m:t>
         </m:r>
       </m:oMath>
-    </w:p>
-[...238 lines deleted...]
-        <w:pStyle w:val="FirstParagraph"/>
+      <w:r>
+        <w:t xml:space="preserve">, wenn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:r>
+            <m:t>S</m:t>
+          </m:r>
+          <m:r>
+            <m:t>5</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
+            <m:t>+</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
+            <m:t>Σ</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
+            <m:t>⊢</m:t>
+          </m:r>
+          <m:r>
+            <m:t>φ</m:t>
+          </m:r>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beispiel:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist hinreichend für</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(nach</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:id="12" w:name="systematische-verschiedenheit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Systematische Verschiedenheit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zwei Erweiterungen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">und</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sind</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">systematisch verschieden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, wenn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sprachliche Verschiedenheit:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie verwenden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verschiedene nicht-logische Symbole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verschiedene Operatoren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strukturelle Verschiedenheit:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie beruhen auf</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verschiedenen metaphysischen Grundbegriffen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(z.B. Superposition vs. Grenzwert vs. Zeit vs. Teil-Ganzes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nicht-Äquivalenz:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">und</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sind</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in S5 äquivalent — d. h. es gibt Modelle von</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, die</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nicht erfüllen, und umgekehrt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wichtig:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Systematische Verschiedenheit ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">stärker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">als bloße syntaktische Verschiedenheit. Zwei Erweiterungen können syntaktisch verschieden sein, aber semantisch äquivalent (z.B. wenn sie nur die Reihenfolge der Axiome vertauschen). Systematische Verschiedenheit verlangt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">strukturelle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Verschiedenheit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="13" w:name="die-strategie-dieser-abhandlung"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Strategie dieser Abhandlung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir konstruieren drei Erweiterungen, die systematisch verschieden sind von</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">und voneinander. Für jede zeigen wir:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sprachliche Verschiedenheit:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie verwendet andere Symbole als</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinlänglichkeit:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie leitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strukturelle Verschiedenheit:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie beruht auf anderen metaphysischen Grundbegriffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir zeigen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, dass es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">genau</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drei Alternativen gibt. Wir zeigen nur, dass es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mindestens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drei gibt. Die Frage der Vollständigkeit bleibt offen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="20" w:name="Xd272fde867f17e325600940ec42937ca03ce055"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alternative 1 – Topologische Erweiterung: Grenzwert-Axiome</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="15" w:name="die-grundidee"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Grundidee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Superpositions-Erweiterung verwendet den Begriff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Einen Urzustand, in dem alle Möglichkeiten ungetrennt enthalten sind. Die topologische Erweiterung verwendet stattdessen den Begriff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grenzwert</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Die Trinität als Grenzwert einer Folge von Welten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metaphysische Grundbegriffe:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Grenzwert, Konvergenz, Nachbarschaft, Topologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="16" w:name="die-sprache"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Sprache</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir erweitern die Sprache von S5 um:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Einen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grenzwertoperator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>L</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(gesprochen:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Limes”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Einen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nachbarschaftsoperator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>N</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>L</m:t>
+        </m:r>
+        <m:r>
+          <m:t>p</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedeutet:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“p gilt im Grenzwert einer Folge von Welten.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>N</m:t>
+        </m:r>
+        <m:r>
+          <m:t>p</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedeutet:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“p gilt in einer Nachbarschaft der aktuellen Welt.”</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="17" w:name="die-axiome-der-topologischen-erweiterung"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Axiome der topologischen Erweiterung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMathParaPr>
+          <m:jc m:val="center"/>
+        </m:oMathParaPr>
+        <m:oMath>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
               </m:r>
               <m:r>
                 <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>¬</m:t>
-[...31 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
-[...8 lines deleted...]
-                <m:t>y</m:t>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>4</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>◇</m:t>
               </m:r>
               <m:r>
-                <m:rPr>
-[...29 lines deleted...]
-                <m:t>w</m:t>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>13</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>q</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:t>q</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:rPr>
-[...63 lines deleted...]
-                <m:t>14</m:t>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
                 <m:t>U</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
+                <m:t>U</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>→</m:t>
-[...16 lines deleted...]
-                </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>15</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>U</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
                 <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
+                <m:t>U</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>→</m:t>
-[...16 lines deleted...]
-                </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:id="15" w:name="superpositionsaxiome-bereinigt"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erläuterung:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP1: Nachbarschaft impliziert Aktualität.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP2: Was im Grenzwert gilt, ist möglich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP3: Grenzwert-Operator distribuiert über Implikation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP4: Wenn eine Nachbarschaft die Trinität enthält, dann auch der Grenzwert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP5: Was im Grenzwert gilt, gilt notwendig.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:id="18" w:name="ableitung-der-trinität"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ableitung der Trinität</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satz TOP-A:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In S5+TOP1–TOP5 gilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beweis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus A4 folgt:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∃</m:t>
+        </m:r>
+        <m:r>
+          <m:t>w</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>W</m:t>
+        </m:r>
+        <m:r>
+          <m:t>e</m:t>
+        </m:r>
+        <m:r>
+          <m:t>l</m:t>
+        </m:r>
+        <m:r>
+          <m:t>t</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>w</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus A1, A11, A12 folgt:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Bewusstsein ist möglich).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus A13, A14, A15 und der Äquivalenz von T, U, S folgt: In jeder Welt mit Bewusstsein gilt eine Nachbarschaft, in der die Trinität lokal gilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nach TOP4 folgt daraus:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>L</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nach TOP5 folgt:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, d.h.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:id="19" w:name="Xb535d4fa042743cb6edbb59f22d127c519cdfeb"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vergleich mit der Superpositions-Erweiterung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aspekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topologie (TOP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grundbegriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Urzustand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grenzwert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zentraler Operator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>C</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(Bewusstsein in</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:sSub>
+                <m:e>
+                  <m:r>
+                    <m:t>w</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>super</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(Limes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zugänglichkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(Erreichbarkeit)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(Nachbarschaft)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Axiome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Struktur der Ableitung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Direkt (Übertragung von</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:sSub>
+                <m:e>
+                  <m:r>
+                    <m:t>w</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>super</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Indirekt (Konvergenz)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="26" w:name="X327645feb7491b3d337610495e17b36f998e970"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Superpositionsaxiome – bereinigt</w:t>
+        <w:t xml:space="preserve">Alternative 2 – Temporale Erweiterung: Zeitmodi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="21" w:name="die-grundidee-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Grundidee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Die Superposition ist die ausgezeichnete Welt</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Die Superpositions-Erweiterung verwendet den Begriff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Einen Urzustand. Die temporale Erweiterung verwendet stattdessen den Begriff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zeit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Die Trinität als Grenzwert einer zeitlichen Entwicklung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metaphysische Grundbegriffe:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vergangenheit, Zukunft, Gegenwart, Zeitlosigkeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:id="22" w:name="die-sprache-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Sprache</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir erweitern die Sprache von S5 um:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
       <m:oMath>
-        <m:sSub>
-[...10 lines deleted...]
-        </m:sSub>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve">:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Vergangenheit):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Es war der Fall, dass p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:t>F</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Zukunft):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Es wird der Fall sein, dass p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:t>N</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Gegenwart):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Es ist jetzt der Fall, dass p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:t>Z</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Zeitlosigkeit):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Es ist zeitlos der Fall, dass p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:id="23" w:name="die-axiome-der-temporalen-erweiterung"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Axiome der temporalen Erweiterung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>S</m:t>
-[...2 lines deleted...]
-                <m:t>P</m:t>
+                <m:t>T</m:t>
               </m:r>
               <m:r>
                 <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
-              <m:sSub>
-[...28 lines deleted...]
-              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
               <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...38 lines deleted...]
-              <m:r>
                 <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...2 lines deleted...]
-                <m:t>v</m:t>
+                <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
-              <m:sSub>
-[...15 lines deleted...]
-                <m:t>v</m:t>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>→</m:t>
               </m:r>
               <m:r>
-                <m:t>v</m:t>
-[...18 lines deleted...]
-              </m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>¬</m:t>
+              </m:r>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
               <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...44 lines deleted...]
-              <m:r>
                 <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...2 lines deleted...]
-                <m:t>v</m:t>
+                <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>v</m:t>
-[...18 lines deleted...]
-              </m:sSub>
+                <m:t>Z</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>→</m:t>
               </m:r>
-              <m:sSub>
-[...15 lines deleted...]
-                <m:t>v</m:t>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
-[...313 lines deleted...]
-          <m:sSub>
             <m:e>
               <m:r>
-                <m:t>w</m:t>
-[...459 lines deleted...]
-              <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...978 lines deleted...]
-                <m:t>16</m:t>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...2 lines deleted...]
-                <m:t>c</m:t>
+                <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>B</m:t>
-[...29 lines deleted...]
-                <m:t>n</m:t>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>◇</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∨</m:t>
+              </m:r>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∨</m:t>
+              </m:r>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∨</m:t>
+              </m:r>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>→</m:t>
-[...52 lines deleted...]
-                </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erläuterung:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T1: Gegenwart ist real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T2: Vergangenheit ist nicht gegenwärtig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T3: Zeitlosigkeit impliziert Notwendigkeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T4: Jede Möglichkeit ist temporal oder zeitlos verortet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:id="24" w:name="ableitung-der-trinität-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ableitung der Trinität</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satz TEMP-A:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In S5+T1–T4 gilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beweis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus A4 und A1, A11, A12 folgt:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nach T4 ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">entweder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>N</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>F</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>Z</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In jedem dieser Fälle folgt aus A13–A15, dass die Trinität in einer Nachbarschaft der Gegenwart gilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Trinität ist zeitlos — d.h.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>Z</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nach T3 folgt:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, d.h.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:id="25" w:name="X98b95476b1363bfb2ae31c62e343de4dd5195dd"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vergleich mit der Superpositions-Erweiterung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aspekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporalität (TEMP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grundbegriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Urzustand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zentrale Operatoren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>C</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Struktur der Ableitung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Direkt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Über Zeitmodi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Axiome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wichtig:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die temporale Erweiterung verwendet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">statt fünf Axiome. Sie ist damit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">axiomatisch sparsamer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">als die Superpositions-Erweiterung — ein weiteres Zeichen für Nicht-Eindeutigkeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:id="32" w:name="Xcaae75fe96f485b30adb86e6211dc326c1dd368"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alternative 3 – Mereologische Erweiterung: Teil-Ganzes-Axiome</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="27" w:name="die-grundidee-2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Grundidee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Superpositions-Erweiterung verwendet den Begriff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Einen Urzustand. Die mereologische Erweiterung verwendet stattdessen den Begriff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teil-Ganzes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Die Trinität als Ganzes, das seine Teile umfasst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metaphysische Grundbegriffe:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Teil, Ganzes, Summe, Integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:id="28" w:name="die-sprache-2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Sprache</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir erweitern die Sprache von S5 um:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1010"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>≼</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Teil-Relation):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“x ist Teil von y.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1010"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Summen-Operator):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Die Summe der x, für die p(x) gilt.”</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:id="29" w:name="Xf61ebc7d3013ff323e7f9b7e482f6e8eae9498b"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Axiome der mereologischen Erweiterung</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>17</m:t>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>W</m:t>
-[...32 lines deleted...]
-                <m:t>S</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...64 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>18</m:t>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
                 <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>=</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
                 <m:t>E</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
-[...108 lines deleted...]
-                <m:t>19</m:t>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>T</m:t>
-[...7 lines deleted...]
-              <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>→</m:t>
               </m:r>
               <m:r>
-                <m:t>I</m:t>
-[...38 lines deleted...]
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>20</m:t>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>W</m:t>
-[...14 lines deleted...]
-                <m:t>n</m:t>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∃</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
-[...8 lines deleted...]
-                <m:t>S</m:t>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>↔</m:t>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∃</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>=</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>.</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>M</m:t>
               </m:r>
               <m:r>
                 <m:t>E</m:t>
               </m:r>
               <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
                 <m:t>x</m:t>
               </m:r>
               <m:r>
-                <m:t>i</m:t>
-[...16 lines deleted...]
-              <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>.</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:id="20" w:name="definition-von-auferstehung"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erläuterung:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1011"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MER1–MER3: Partielle Ordnung (Reflexivität, Antisymmetrie, Transitivität).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1011"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MER4: Existenz der Summe für jede nicht-leere Eigenschaft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1011"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MER5: Alles ist Teil der Summe der trinitarischen Individuen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:id="30" w:name="ableitung-der-trinität-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Definition von Auferstehung</w:t>
+        <w:t xml:space="preserve">Ableitung der Trinität</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <m:oMathPara>
-[...144 lines deleted...]
-    <w:bookmarkStart w:id="21" w:name="beweis"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satz MER-A:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In S5+MER1–MER5 gilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beweis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus MER4 folgt: Es gibt eine Summe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>.</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus MER5 folgt: Jedes Individuum ist Teil dieser Summe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus A1 (Monismus) folgt: Es gibt keine fundamental getrennten Bereiche — also ist die Summe die Totalität T.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus MER2 (Antisymmetrie) folgt: Die Summe ist eindeutig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aus A13–A15 und der Eindeutigkeit der Summe folgt:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:id="31" w:name="X1f2ebc1a0aa641e73b7601dc9bd12da107c412f"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beweis</w:t>
+        <w:t xml:space="preserve">Vergleich mit der Superpositions-Erweiterung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Prämissen</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aspekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereologie (MER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...85 lines deleted...]
-              <w:t xml:space="preserve">–</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grundbegriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Urzustand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Teil-Ganzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...11 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zentrale Operatoren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
             </w:pPr>
             <m:oMath>
               <m:r>
-                <m:t>B</m:t>
-[...104 lines deleted...]
-                <m:t>)</m:t>
+                <m:t>C</m:t>
               </m:r>
             </m:oMath>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <m:oMath>
               <m:r>
-                <m:rPr>
-[...2 lines deleted...]
-                <m:t>∀</m:t>
+                <m:t>R</m:t>
               </m:r>
             </m:oMath>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+            </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve">1, 2</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Struktur der Ableitung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Über Übertragung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Über Summe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...147 lines deleted...]
-              <w:t xml:space="preserve">–</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Axiome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:id="36" w:name="vergleich-der-drei-alternativen"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vergleich der drei Alternativen</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="33" w:name="was-haben-sie-gemeinsam"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Was haben sie gemeinsam?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle drei Alternativen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erweitern S5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">um zusätzliche Axiome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leiten die Trinitätsformel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verwenden den Monismus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(A1) als Grundlage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sind axiomatisch nicht-redundant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— jedes Axiom trägt zur Ableitung bei.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:id="34" w:name="was-unterscheidet-sie"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Was unterscheidet sie?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kriterium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topologie (TOP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporalität (TEMP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereologie (MER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...147 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grundbegriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Urzustand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grenzwert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Teil-Ganzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...11 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zentrale Operatoren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
             </w:pPr>
             <m:oMath>
               <m:r>
-                <m:t>W</m:t>
-[...38 lines deleted...]
-                <m:t>)</m:t>
+                <m:t>C</m:t>
               </m:r>
             </m:oMath>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <m:oMath>
               <m:r>
-                <m:rPr>
-[...2 lines deleted...]
-                <m:t>→</m:t>
+                <m:t>R</m:t>
               </m:r>
             </m:oMath>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+            </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...132 lines deleted...]
-              <w:t xml:space="preserve">–</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Anzahl Axiome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...12 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Struktur der Ableitung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Übertragung von</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <m:oMath>
-              <m:r>
-[...85 lines deleted...]
-              </m:r>
+              <m:sSub>
+                <m:e>
+                  <m:r>
+                    <m:t>w</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>super</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
             </m:oMath>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Konvergenz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zeitmodi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Summe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">6, 8</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Metaphysische Tradition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Schelling, Neuplatonismus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kant, Topologie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Augustinus, Heidegger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aristoteles, Whitehead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...1325 lines deleted...]
-              <w:t xml:space="preserve">17</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Physikalische Analogie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Quantenmechanik (Superposition)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grenzwert in der Physik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zeitpfeil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereologie der Physik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="23" w:name="ergebnis"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:id="35" w:name="strukturelle-verschiedenheit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Strukturelle Verschiedenheit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die drei Alternativen sind</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">strukturell verschieden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verortet die Trinität in einem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Urzustand</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Topologie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verortet die Trinität in einem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grenzwert</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temporalität</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verortet die Trinität in der</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zeitlosigkeit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mereologie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verortet die Trinität in der</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aller trinitarischen Individuen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Diese Verortungen sind nicht äquivalent. Sie sind verschiedene</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perspektiven</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">auf dieselbe Struktur.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:id="39" w:name="Xf4f67c28dee494dac51ee667c29550c15a55ac1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ergebnis</w:t>
+        <w:t xml:space="preserve">Synthese: Die Trinität ist axiomen-invariant</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="37" w:name="das-hauptergebnis"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Das Hauptergebnis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satz SYN:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die Trinitätsformel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">axiomen-invariant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in dem Sinne, dass sie aus mindestens vier systematisch verschiedenen Erweiterungen von S5 folgt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beweis:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Direkt aus den Sätzen TOP-A, TEMP-A, MER-A und dem Ergebnis von</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:id="38" w:name="was-folgt-daraus"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Was folgt daraus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konsequenz 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die Trinitätsstruktur ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an eine bestimmte metaphysische Sprache gebunden. Sie ist in verschiedenen Sprachen formulierbar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konsequenz 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die Wahl der Erweiterung ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">durch die Zielaussage allein determiniert. Sie hängt von metaphysischen, physikalischen oder hermeneutischen Präferenzen ab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konsequenz 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die Frage</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Welche Erweiterung ist die richtige?”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">keine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">metalogische Frage. Sie ist eine metaphysische, physikalische oder hermeneutische Frage.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:id="43" w:name="was-folgt-daraus-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Was folgt daraus?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="40" w:name="die-trinität-ist-robust"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Trinität ist robust</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Tatsache, dass die Trinitätsformel aus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mindestens vier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematisch verschiedenen Erweiterungen folgt, zeigt: Sie ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">robust</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gegenüber der Wahl der metaphysischen Sprache. Sie ist nicht eine Konsequenz einer bestimmten Axiomatik, sondern eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Struktur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, die sich in verschiedenen Axiomatiken wiederfindet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:id="41" w:name="die-notwendigkeit-der-zusatzstruktur"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Notwendigkeit der Zusatzstruktur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Was</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bleibt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ist die Notwendigkeit einer Zusatzstruktur überhaupt. Reines S5 reicht nicht (nach</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). Die Zusatzstruktur ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unvermeidbar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— aber ihre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist nicht eindeutig.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:id="42" w:name="wir-stehen-am-anfang-der-unendlichkeit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir stehen am Anfang der Unendlichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Es könnte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">weitere</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematisch verschiedene Erweiterungen geben, die wir nicht konstruiert haben. Die Frage der</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vollständigkeit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bleibt offen. Was wir gezeigt haben, ist: Es gibt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mindestens vier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ob es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">genau vier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sind, ist eine offene Frage.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:id="48" w:name="offene-fragen"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offene Fragen</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="44" w:name="Xa1fcbeb3efcbbfaacbb1ec243e13a5d3bf53376"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Frage 1: Gibt es eine kanonische Erweiterung?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir haben vier Erweiterungen konstruiert. Gibt es eine, die</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kanonisch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist — d.h. eine, die aus metaphysischen oder physikalischen Gründen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ausgezeichnet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ist?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mögliche Antwort:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Die Superpositions-Erweiterung ist ausgezeichnet durch ihre Nähe zur Quantenmechanik. Aber diese Auszeichnung ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">physikalisch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">metalogisch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:id="45" w:name="frage-2-gibt-es-weitere-erweiterungen"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Frage 2: Gibt es weitere Erweiterungen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wir haben vier konstruiert. Gibt es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">weitere</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematisch verschiedene Erweiterungen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mögliche Antworten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">informationstheoretische</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung (Information als Grundbegriff).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">prozessphilosophische</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung (Prozess als Grundbegriff).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">phänomenologische</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung (Erfahrung als Grundbegriff).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:id="46" w:name="frage-3-was-ist-der-gemeinsame-kern"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Frage 3: Was ist der gemeinsame Kern?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alle vier Erweiterungen leiten die Trinitätsformel ab. Was ist der</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gemeinsame Kern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mögliche Antwort:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Der gemeinsame Kern ist die</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwendigkeit einer Zusatzstruktur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">überhaupt. Reines S5 reicht nicht. Aber die Form der Zusatzstruktur ist variabel.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:id="47" w:name="X5e2b654a1738d3960f825258d84e5c9e256cd4f"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Frage 4: Ist die Nicht-Eindeutigkeit ein Mangel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ist die Tatsache, dass die Trinität aus verschiedenen Erweiterungen folgt, ein</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mangel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oder eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stärke</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwort:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie ist eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stärke</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Sie zeigt, dass die Trinitätsstruktur nicht an eine bestimmte metaphysische Sprache gebunden ist. Sie ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">axiomen-invariant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:id="49" w:name="schluss-was-wurde-gezeigt"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schluss: Was wurde gezeigt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die vorliegende Untersuchung hat gezeigt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es gibt mindestens vier systematisch verschiedene Erweiterungen von S5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, die die Trinitätsformel ableiten: Superposition, Topologie, Temporalität, Mereologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Trinitätsformel ist axiomen-invariant.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie ist nicht an eine bestimmte metaphysische Sprache gebunden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Wahl der Erweiterung ist nicht durch die Zielaussage allein determiniert.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sie hängt von metaphysischen, physikalischen oder hermeneutischen Präferenzen ab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was bleibt, ist die Notwendigkeit einer Zusatzstruktur überhaupt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Reines S5 reicht nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die zentrale Aussage dieser Abhandlung lautet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Trinitätsstruktur ist nicht an eine bestimmte metaphysische Sprache gebunden. Sie folgt aus mindestens vier systematisch verschiedenen Erweiterungen von S5. Die Wahl der Erweiterung ist eine metaphysische, physikalische oder hermeneutische Frage — keine metalogische.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Frage, ob es eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kanonische</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Erweiterung gibt, bleibt offen. Sie ist Gegenstand von</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modal 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Topologische Modallogik) und darüber hinaus.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:id="52" w:name="Xf14d3c77fa7be5cb3e71a76547f6f113b65457a"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anhang A: Die drei Alternativen in einer Übersicht</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="50" w:name="axiome"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Axiome</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>S</m:t>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TOP</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>{</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
               </m:r>
               <m:r>
                 <m:t>5</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>+</m:t>
-[...29 lines deleted...]
-                <m:t> </m:t>
+                <m:t>}</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TEMP</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>{</m:t>
               </m:r>
               <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...14 lines deleted...]
-                <m:t>)</m:t>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>}</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
+            <m:e>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>MER</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>{</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>}</m:t>
+              </m:r>
+            </m:e>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:id="51" w:name="hinlänglichkeit-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hinlänglichkeit</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
                 <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:t>5</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>+</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TOP</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>⊢</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
                 <m:t>S</m:t>
               </m:r>
               <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>+</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TEMP</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>⊢</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>+</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>MER</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>⊢</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>+</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
                 <m:t>P</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>+</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>⊢</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>B</m:t>
-[...38 lines deleted...]
-                <m:t>c</m:t>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...103 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:id="24" w:name="metalogische-einordnung"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:id="53" w:name="X14f85752afae86a42f7df04faa869ab3cc7eb35"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Metalogische Einordnung</w:t>
+        <w:t xml:space="preserve">Anhang B: Vergleich der Erweiterungen in einer Tabelle</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
-        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3960"/>
-        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Status</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kriterium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topologie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporalität</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">formal bewiesen</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grundbegriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Urzustand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grenzwert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Teil-Ganzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...11 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Operatoren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
             </w:pPr>
             <m:oMath>
               <m:r>
-                <m:rPr>
-[...2 lines deleted...]
-                <m:t>✓</m:t>
+                <m:t>C</m:t>
               </m:r>
             </m:oMath>
             <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+            </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">durch Modellkonstruktion</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Anzahl Axiome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">SP1, SP2, SP3 hinreichend</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Metaphysische Tradition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Schelling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Augustinus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aristoteles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Physikalische Analogie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">QM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topologie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zeitpfeil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Physik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:id="54" w:name="nachwort"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nachwort</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sie haben diese Abhandlung gelesen. Vielleicht hat Sie die Vielfalt der Alternativen überrascht. Vielleicht hat Sie die Idee der Axiomen-Invarianz beeindruckt. Beides ist in Ordnung.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Untersuchung hat gezeigt: Die Trinitätsstruktur ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">robust</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Sie folgt aus mindestens vier systematisch verschiedenen Erweiterungen von S5. Sie ist nicht an eine bestimmte metaphysische Sprache gebunden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Diese Robustheit ist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein Mangel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Sie ist eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einsicht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Die Trinitätsstruktur ist nicht eine Konsequenz einer bestimmten Axiomatik, sondern eine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Struktur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, die sich in verschiedenen Axiomatiken wiederfindet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Was bleibt, ist die Notwendigkeit einer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zusatzstruktur überhaupt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Reines S5 reicht nicht. Die Zusatzstruktur ist unvermeidbar — aber ihre Form ist variabel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eine letzte Frage:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wagen wir den Sprung in die Offenheit für den Grenzwert — auch wenn es viele Wege gibt, die zu ihm führen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Abhandlung wurde im Geiste strenger Modallogik verfasst, jedoch in der Sprache der Philosophie – denn die Wahrheit bedarf beider: der Präzision der Formel und der Weite des Begriffs.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -7850,50 +9074,135 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="99411">
+    <w:nsid w:val="00A99411"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="991">
     <w:nsid w:val="0000A991"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -7957,93 +9266,348 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1000">
     <w:abstractNumId w:val="990"/>
   </w:num>
   <w:num w:numId="1001">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1002">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1003">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1004">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1002">
+  <w:num w:numId="1005">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1003">
+  <w:num w:numId="1006">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1007">
     <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1008">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1009">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1010">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1011">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1012">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1013">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1014">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1015">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1016">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
+        <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="de"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:count="276" w:defLockedState="0" w:defQFormat="0" w:defSemiHidden="0" w:defUIPriority="0" w:defUnhideWhenUsed="0"/>
   <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:styleId="BodyText" w:type="paragraph">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="180" w:before="180"/>
     </w:pPr>
   </w:style>
   <w:style w:customStyle="1" w:styleId="FirstParagraph" w:type="paragraph">
     <w:name w:val="First Paragraph"/>
     <w:basedOn w:val="BodyText"/>
@@ -9221,40 +10785,47 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Words>83</Words>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Lines>12</Lines>
   <AppVersion></AppVersion>
   <LinksUpToDate>false</LinksUpToDate>
   <Application>Microsoft Word 12.0.0</Application>
   <CharactersWithSpaces>583</CharactersWithSpaces>
   <Template>Normal.dotm</Template>
   <DocSecurity>0</DocSecurity>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <Characters>475</Characters>
   <Paragraphs>8</Paragraphs>
   <Pages>1</Pages>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Die Trinitätsstruktur als Konsequenz einer reflexiven Superpositionsontologie Modul 7 – Formal kontrollierte Fassung</dc:title>
+  <dc:title>Die Nicht-Eindeutigkeit der Superpositions-Axiome Drei alternative Erweiterungen von S5</dc:title>
   <dc:creator>Paul Koop</dc:creator>
+  <dc:language>de</dc:language>
   <cp:keywords/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="date">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="abstract">
+    <vt:lpwstr>Modal 5 hat gezeigt, dass die Superpositions-Axiome ASP1–ASP5 hinreichend sind, um die Trinitätsformel in S5 abzuleiten. Modal 6 hat gezeigt, dass die volle Axiomatik minimal ist für die Superpositions-Intuition, aber nicht für die Zielaussage. Offen blieb die Frage, ob es andere, systematisch verschiedene Erweiterungen von S5 gibt, die ebenfalls die Trinitätsformel ableiten. Die vorliegende Abhandlung beantwortet diese Frage. Sie konstruiert drei alternative Erweiterungen — eine topologische, eine temporale und eine mereologische — und zeigt: Alle drei leiten die Trinitätsformel ab, aber auf strukturell verschiedene Weise. Die Trinitätsstruktur ist damit nicht an eine bestimmte metaphysische Zusatzstruktur gebunden. Was bleibt, ist die Notwendigkeit einer Zusatzstruktur überhaupt. Wir stehen am Anfang der Unendlichkeit.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="subtitle">
+    <vt:lpwstr>Drei alternative Erweiterungen von S5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
+    <vt:lpwstr>7</vt:lpwstr>
   </property>
 </Properties>
 </file>