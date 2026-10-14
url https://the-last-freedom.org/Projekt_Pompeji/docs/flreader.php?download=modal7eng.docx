--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -8,7926 +8,8970 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Trinity Structure as a Consequence of a Reflexive Superposition Ontology</w:t>
+        <w:t xml:space="preserve">The Non-Uniqueness of the Superposition Axioms</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Module 7 – Formally Controlled Version</w:t>
+        <w:t xml:space="preserve">Three Alternative Extensions of S5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Three Alternative Extensions of S5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Paul Koop</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AbstractTitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zusammenfassung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Modal 5 has shown that the superposition axioms ASP1–ASP5 are sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to derive the Trinitarian formula in S5. Modal 6 has shown that the full</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">axiomatics is minimal for the superposition intuition, but not for the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">target statement. The question remained open whether there are other,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematically different extensions of S5 that also derive the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Trinitarian formula. The present treatise answers this question. It</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">constructs three alternative extensions — a topological, a temporal, and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a mereological one — and shows: All three derive the Trinitarian formula,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">but in structurally different ways. The Trinitarian structure is thus not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bound to a particular metaphysical supplementary structure. What remains</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is the necessity of a supplementary structure at all. We stand at the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beginning of infinity.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Table of Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:r>
+            <w:fldChar w:fldCharType="begin" w:dirty="true"/>
+            <w:instrText xml:space="preserve">TOC \o "1-3" \h \z \u</w:instrText>
+            <w:fldChar w:fldCharType="separate"/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Past and future are horizons of knowledge.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The present is the locus of reality.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing that was, is lost.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:id="9" w:name="preface-from-minimality-to-uniqueness"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Preface: From Minimality to Uniqueness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This treatise continues the metalogical investigation of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal6.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">This module overcomes two weaknesses of the previous versions:</w:t>
+        <w:t xml:space="preserve">In</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">it was shown: In pure S5, the Trinitarian formula</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is not derivable. The extension by the superposition axioms ASP1–ASP5 is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">showed that the Trinity formula is not derivable in pure S5 and can be forced by superposition axioms. However, the axioms were partly informal and contained dispensable components.</w:t>
+        <w:t xml:space="preserve">In</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal6.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">it was shown: Within the axiomatics chosen in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the minimal subset for the target statement is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>{</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>3</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>,</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>4</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>,</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>5</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>}</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">. ASP1 is derivable from ASP2. The full axiomatics is minimal for the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">superposition intuition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, not for the target statement alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">attempted to derive the Trinity from an underlying reality structure. However, the language was set-theoretic and not first-order predicate logic.</w:t>
+        <w:t xml:space="preserve">The question remained open:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is the superposition extension the only sufficient extension of S5?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Or are there other, systematically different extensions that also derive the Trinitarian formula?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...476 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">The present treatise answers this question. It shows: There are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least three</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematically different extensions of S5 that derive the Trinitarian formula:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">topological</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">extension (limit axioms instead of superposition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1001"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Possibility:</w:t>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">temporal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">extension (time modes instead of superposition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1001"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mereological</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">extension (part-whole axioms instead of superposition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All three derive the Trinitarian formula, but in structurally different ways. The Trinitarian structure is thus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not bound to a particular metaphysical language</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The central claim of this treatise is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trinitarian formula is axiom-invariant: It follows from at least four systematically different extensions of S5 (superposition, topology, temporality, mereology). What remains is the necessity of a supplementary structure at all — not the uniqueness of a particular supplementary structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The investigation remains faithful to the methodological self-understanding of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal6.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: It shows</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dependencies</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, not truths. It shows that multiple paths lead to the same limit. We stand at the beginning of infinity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:id="14" w:name="X0e139456ffce54ae1bdb9ae04bedf20a64d0990"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Formal Framework: What Does</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Systematically Different Extension”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mean?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Before we construct the three alternatives, we must clarify precisely what</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“systematically different extension”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">means.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="10" w:name="extension-of-s5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Extension of S5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">extension of S5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is a set of additional axioms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>◇</m:t>
-[...2 lines deleted...]
-          <m:t>p</m:t>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">added to the language of S5. Formally: S5+</w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is the smallest modal-logical theory containing S5 and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The superposition extension is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
         </m:r>
         <m:box>
           <m:boxPr>
             <m:opEmu m:val="on"/>
           </m:boxPr>
           <m:e>
             <m:r>
               <m:rPr>
                 <m:sty m:val="p"/>
               </m:rPr>
               <m:t>:=</m:t>
             </m:r>
           </m:e>
         </m:box>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>¬</m:t>
+          <m:t>{</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>1</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>□</m:t>
+          <m:t>,</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>¬</m:t>
-[...31 lines deleted...]
-      <m:oMath>
+          <m:t>…</m:t>
+        </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>□</m:t>
+          <m:t>,</m:t>
+        </m:r>
+        <m:r>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>5</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>(</m:t>
-[...3 lines deleted...]
-        </m:r>
+          <m:t>}</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:id="11" w:name="sufficiency"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sufficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An extension</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
-          <m:t>→</m:t>
-[...50 lines deleted...]
-          <m:t>)</m:t>
+          <m:t>Σ</m:t>
         </m:r>
       </m:oMath>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(T)</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for the target statement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
-          <m:rPr>
-[...14 lines deleted...]
-          <m:t>p</m:t>
+          <m:t>φ</m:t>
         </m:r>
       </m:oMath>
-    </w:p>
-[...235 lines deleted...]
-        <w:pStyle w:val="FirstParagraph"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:r>
+            <m:t>S</m:t>
+          </m:r>
+          <m:r>
+            <m:t>5</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
+            <m:t>+</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
+            <m:t>Σ</m:t>
+          </m:r>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
+            <m:t>⊢</m:t>
+          </m:r>
+          <m:r>
+            <m:t>φ</m:t>
+          </m:r>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is sufficient for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(according to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:id="12" w:name="systematic-difference"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Systematic Difference</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two extensions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">systematically different</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linguistic difference:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">They use</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">different non-logical symbols</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">different operators</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structural difference:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">They rest on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">different metaphysical basic concepts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(e.g., superposition vs. limit vs. time vs. part-whole).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1002"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-equivalence:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">equivalent in S5 — i.e., there are models of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>1</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that do not satisfy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:sSub>
+          <m:e>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <m:t>Σ</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, and vice versa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Systematic difference is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">stronger</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">than mere syntactic difference. Two extensions can be syntactically different but semantically equivalent (e.g., if they only permute the order of axioms). Systematic difference requires</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">structural</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">difference.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:id="13" w:name="the-strategy-of-this-treatise"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Strategy of This Treatise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We construct three extensions that are systematically different from</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and from each other. For each we show:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linguistic difference:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It uses symbols other than</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sufficiency:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It derives</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1003"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structural difference:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It rests on other metaphysical basic concepts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We do</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">show that there are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">exactly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">three alternatives. We only show that there are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">three. The question of completeness remains open.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="20" w:name="Xe14224e7e1c1f4f38076af253d96e69b7af580a"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alternative 1 – Topological Extension: Limit Axioms</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="15" w:name="the-basic-idea"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Basic Idea</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The superposition extension uses the concept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: A primordial state in which all possibilities are undividedly contained. The topological extension uses instead the concept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">limit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: The Trinity as the limit of a sequence of worlds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metaphysical basic concepts:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Limit, convergence, neighborhood, topology.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="16" w:name="the-language"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We extend the language of S5 by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">limit operator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>L</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(read:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“limes”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1004"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">neighborhood operator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>N</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>L</m:t>
+        </m:r>
+        <m:r>
+          <m:t>p</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">means:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“p holds in the limit of a sequence of worlds.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>N</m:t>
+        </m:r>
+        <m:r>
+          <m:t>p</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">means:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“p holds in a neighborhood of the current world.”</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:id="17" w:name="the-axioms-of-the-topological-extension"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Axioms of the Topological Extension</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMathParaPr>
+          <m:jc m:val="center"/>
+        </m:oMathParaPr>
+        <m:oMath>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
               </m:r>
               <m:r>
                 <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>¬</m:t>
-[...31 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
-[...8 lines deleted...]
-                <m:t>y</m:t>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>4</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>◇</m:t>
               </m:r>
               <m:r>
-                <m:rPr>
-[...32 lines deleted...]
-                <m:t>w</m:t>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>13</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>q</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:t>q</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:rPr>
-[...63 lines deleted...]
-                <m:t>14</m:t>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
                 <m:t>U</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
+                <m:t>U</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>→</m:t>
-[...16 lines deleted...]
-                </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>15</m:t>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>U</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
                 <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
+                <m:t>U</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>→</m:t>
-[...16 lines deleted...]
-                </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:id="15" w:name="superposition-axioms-cleaned"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explanation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP1: Neighborhood implies actuality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP2: What holds in the limit is possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP3: The limit operator distributes over implication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP4: If a neighborhood contains the Trinity, then so does the limit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1005"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TOP5: What holds in the limit holds necessarily.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:id="18" w:name="derivation-of-the-trinity"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Derivation of the Trinity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theorem TOP-A:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In S5+TOP1–TOP5,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">holds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From A4:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∃</m:t>
+        </m:r>
+        <m:r>
+          <m:t>w</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>W</m:t>
+        </m:r>
+        <m:r>
+          <m:t>o</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:t>l</m:t>
+        </m:r>
+        <m:r>
+          <m:t>d</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>w</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From A1, A11, A12:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(consciousness is possible).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From A13, A14, A15, and the equivalence of T, U, S: In every world with consciousness, a neighborhood holds in which the Trinity holds locally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">By TOP4:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:scr m:val="script"/>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>L</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1006"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">By TOP5:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, i.e.,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:id="19" w:name="X9f72c7ed014b82256ef06028e4eb359a52ee9db"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comparison with the Superposition Extension</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aspect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topology (TOP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Basic concept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Primordial state</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Central operator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>C</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(consciousness in</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:sSub>
+                <m:e>
+                  <m:r>
+                    <m:t>w</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>super</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(limes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Accessibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(reachability)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(neighborhood)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Structure of derivation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Direct (transfer from</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:sSub>
+                <m:e>
+                  <m:r>
+                    <m:t>w</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>super</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Indirect (convergence)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="26" w:name="Xcb9395e0afec176f5aae200fc81d2f4d72beffb"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Superposition Axioms – Cleaned</w:t>
+        <w:t xml:space="preserve">Alternative 2 – Temporal Extension: Time Modes</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="21" w:name="the-basic-idea-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Basic Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The superposition is the distinguished world</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The superposition extension uses the concept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: A primordial state. The temporal extension uses instead the concept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">time</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: The Trinity as the limit of a temporal development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metaphysical basic concepts:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Past, future, present, timelessness.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:id="22" w:name="the-language-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We extend the language of S5 by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
       <m:oMath>
-        <m:sSub>
-[...10 lines deleted...]
-        </m:sSub>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve">:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(past):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“It was the case that p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:t>F</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(future):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“It will be the case that p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:t>N</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(present):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“It is now the case that p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1007"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:t>Z</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(timelessness):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“It is timelessly the case that p.”</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:id="23" w:name="the-axioms-of-the-temporal-extension"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Axioms of the Temporal Extension</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>S</m:t>
-[...2 lines deleted...]
-                <m:t>P</m:t>
+                <m:t>T</m:t>
               </m:r>
               <m:r>
                 <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
-              <m:sSub>
-[...28 lines deleted...]
-              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
               <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...38 lines deleted...]
-              <m:r>
                 <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...2 lines deleted...]
-                <m:t>v</m:t>
+                <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
-              <m:sSub>
-[...15 lines deleted...]
-                <m:t>v</m:t>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>→</m:t>
               </m:r>
               <m:r>
-                <m:t>v</m:t>
-[...18 lines deleted...]
-              </m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>¬</m:t>
+              </m:r>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
               <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...44 lines deleted...]
-              <m:r>
                 <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...2 lines deleted...]
-                <m:t>v</m:t>
+                <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>v</m:t>
-[...18 lines deleted...]
-              </m:sSub>
+                <m:t>Z</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>→</m:t>
               </m:r>
-              <m:sSub>
-[...15 lines deleted...]
-                <m:t>v</m:t>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
-[...313 lines deleted...]
-          <m:sSub>
             <m:e>
               <m:r>
-                <m:t>w</m:t>
-[...459 lines deleted...]
-              <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...978 lines deleted...]
-                <m:t>16</m:t>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>∀</m:t>
-[...2 lines deleted...]
-                <m:t>c</m:t>
+                <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>C</m:t>
-[...35 lines deleted...]
-                <m:t>s</m:t>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>◇</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∨</m:t>
+              </m:r>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∨</m:t>
+              </m:r>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∨</m:t>
+              </m:r>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>→</m:t>
-[...52 lines deleted...]
-                </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explanation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T1: Present is real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T2: Past is not present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T3: Timelessness implies necessity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1008"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">T4: Every possibility is temporally or timelessly located.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:id="24" w:name="derivation-of-the-trinity-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Derivation of the Trinity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theorem TEMP-A:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In S5+T1–T4,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">holds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From A4 and A1, A11, A12:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">By T4,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>◇</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is either</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>P</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>N</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>F</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>Z</m:t>
+        </m:r>
+        <m:r>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In each of these cases, from A13–A15, the Trinity holds in a neighborhood of the present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Trinity is timeless — i.e.,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:t>Z</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1009"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">By T3:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>U</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∧</m:t>
+        </m:r>
+        <m:r>
+          <m:t>S</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">, i.e.,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:id="25" w:name="X4d84766ed8e4737721efb794fda8492a2e7ae4d"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comparison with the Superposition Extension</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aspect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporality (TEMP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Basic concept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Primordial state</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Central operators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>C</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Structure of derivation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Direct</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Via time modes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The temporal extension uses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">instead of five axioms. It is thus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">axiomatically more parsimonious</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">than the superposition extension — another sign of non-uniqueness.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:id="32" w:name="X2f423b5f73b4d7e2e4950f43b560e9a7714a7f6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alternative 3 – Mereological Extension: Part-Whole Axioms</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="27" w:name="the-basic-idea-2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Basic Idea</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The superposition extension uses the concept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: A primordial state. The mereological extension uses instead the concept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">part-whole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: The Trinity as a whole that encompasses its parts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metaphysical basic concepts:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Part, whole, sum, integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:id="28" w:name="the-language-2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We extend the language of S5 by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1010"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>≼</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(part relation):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“x is part of y.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1010"/>
+        </w:numPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(sum operator):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“The sum of the x for which p(x) holds.”</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:id="29" w:name="the-axioms-of-the-mereological-extension"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Axioms of the Mereological Extension</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>17</m:t>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>K</m:t>
-[...41 lines deleted...]
-                <m:t>S</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...64 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>18</m:t>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
                 <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>=</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
                 <m:t>E</m:t>
               </m:r>
               <m:r>
-                <m:t>x</m:t>
-[...120 lines deleted...]
-                <m:t>19</m:t>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>D</m:t>
-[...13 lines deleted...]
-              <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∧</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>→</m:t>
               </m:r>
               <m:r>
-                <m:t>I</m:t>
-[...38 lines deleted...]
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...4 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
-[...12 lines deleted...]
-          <m:borderBox>
             <m:e>
               <m:r>
-                <m:t>A</m:t>
-[...2 lines deleted...]
-                <m:t>20</m:t>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
               </m:r>
               <m:box>
                 <m:boxPr>
                   <m:opEmu m:val="on"/>
                 </m:boxPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="p"/>
                     </m:rPr>
                     <m:t>:=</m:t>
                   </m:r>
                 </m:e>
               </m:box>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>K</m:t>
-[...23 lines deleted...]
-                <m:t>e</m:t>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∃</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
-[...8 lines deleted...]
-                <m:t>S</m:t>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>↔</m:t>
+                <m:t>→</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∃</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>z</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>=</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>.</m:t>
+              </m:r>
+              <m:r>
+                <m:t>p</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>M</m:t>
               </m:r>
               <m:r>
                 <m:t>E</m:t>
               </m:r>
               <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
                 <m:t>x</m:t>
               </m:r>
               <m:r>
-                <m:t>i</m:t>
-[...19 lines deleted...]
-              <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>.</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>y</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:id="20" w:name="definition-of-resurrection"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explanation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1011"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MER1–MER3: Partial order (reflexivity, antisymmetry, transitivity).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1011"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MER4: Existence of the sum for every non-empty property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1011"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MER5: Everything is part of the sum of Trinitarian individuals.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:id="30" w:name="derivation-of-the-trinity-2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Definition of Resurrection</w:t>
+        <w:t xml:space="preserve">Derivation of the Trinity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <m:oMathPara>
-[...153 lines deleted...]
-    <w:bookmarkStart w:id="21" w:name="proof"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theorem MER-A:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In S5+MER1–MER5,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">holds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From MER4: There is a sum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>Σ</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>.</m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From MER5: Every individual is part of this sum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From A1 (monism): There are no fundamentally separated realms — so the sum is Totality T.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From MER2 (antisymmetry): The sum is unique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1012"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From A13–A15 and the uniqueness of the sum:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:id="31" w:name="Xa34fcbbd072aae57334f19139421581b37895d3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Proof</w:t>
+        <w:t xml:space="preserve">Comparison with the Superposition Extension</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="2640"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Premises</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aspect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereology (MER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">–</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Basic concept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Primordial state</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Part-whole</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...11 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Central operators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <m:t>C</m:t>
               </m:r>
-              <m:r>
-[...109 lines deleted...]
-              </m:r>
             </m:oMath>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <m:oMath>
               <m:r>
-                <m:rPr>
-[...2 lines deleted...]
-                <m:t>∀</m:t>
+                <m:t>R</m:t>
               </m:r>
             </m:oMath>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+            </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...99 lines deleted...]
-              <w:t xml:space="preserve">1, 2</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Structure of derivation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Via transfer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Via sum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...156 lines deleted...]
-              <w:t xml:space="preserve">–</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:id="36" w:name="comparison-of-the-three-alternatives"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comparison of the Three Alternatives</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="33" w:name="what-do-they-have-in-common"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What Do They Have in Common?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All three alternatives:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extend S5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">by additional axioms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derive the Trinitarian formula</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use monism</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(A1) as their foundation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1013"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are axiomatically non-redundant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— every axiom contributes to the derivation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:id="34" w:name="what-distinguishes-them"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What Distinguishes Them?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="on"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Criterion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition (ASP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topology (TOP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporality (TEMP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereology (MER)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...156 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Basic concept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Primordial state</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Part-whole</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...11 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Central operators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
             </w:pPr>
             <m:oMath>
               <m:r>
-                <m:t>K</m:t>
-[...47 lines deleted...]
-                <m:t>)</m:t>
+                <m:t>C</m:t>
               </m:r>
             </m:oMath>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <m:oMath>
               <m:r>
-                <m:rPr>
-[...2 lines deleted...]
-                <m:t>→</m:t>
+                <m:t>R</m:t>
               </m:r>
             </m:oMath>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+            </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...144 lines deleted...]
-              <w:t xml:space="preserve">–</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Number of axioms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...12 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Structure of derivation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Transfer from</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <m:oMath>
-              <m:r>
-[...97 lines deleted...]
-              </m:r>
+              <m:sSub>
+                <m:e>
+                  <m:r>
+                    <m:t>w</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>super</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
             </m:oMath>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Convergence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Time modes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...87 lines deleted...]
-              <w:t xml:space="preserve">6, 8</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Metaphysical tradition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Schelling, Neoplatonism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kant, topology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Augustine, Heidegger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aristotle, Whitehead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...1388 lines deleted...]
-              <w:t xml:space="preserve">17</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Physical analogy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Quantum mechanics (superposition)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit in physics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Arrow of time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereology of physics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="23" w:name="result"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:id="35" w:name="structural-difference"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Structural Difference</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The three alternatives are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">structurally different</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">locates the Trinity in a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">primordial state</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Topology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">locates the Trinity in a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">limit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temporality</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">locates the Trinity in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">timelessness</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1014"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mereology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">locates the Trinity in the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of all Trinitarian individuals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These locations are not equivalent. They are different</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">perspectives</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">on the same structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:id="39" w:name="synthesis-the-trinity-is-axiom-invariant"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Result</w:t>
+        <w:t xml:space="preserve">Synthesis: The Trinity Is Axiom-Invariant</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="37" w:name="the-main-result"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Main Result</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theorem SYN:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Trinitarian formula</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>□</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>∀</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:t> </m:t>
+        </m:r>
+        <m:r>
+          <m:t>T</m:t>
+        </m:r>
+        <m:r>
+          <m:t>r</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>(</m:t>
+        </m:r>
+        <m:r>
+          <m:t>x</m:t>
+        </m:r>
+        <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
+          <m:t>)</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">axiom-invariant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in the sense that it follows from at least four systematically different extensions of S5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proof:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Directly from Theorems TOP-A, TEMP-A, MER-A, and the result of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. q.e.d.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:id="38" w:name="what-follows"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What Follows?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consequence 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Trinitarian structure is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bound to a particular metaphysical language. It is formulable in different languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consequence 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The choice of extension is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">determined by the target statement alone. It depends on metaphysical, physical, or hermeneutic preferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consequence 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The question</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Which extension is the right one?”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a metalogical question. It is a metaphysical, physical, or hermeneutic question.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:id="43" w:name="what-follows-from-this"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What Follows from This?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="40" w:name="the-trinity-is-robust"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Trinity Is Robust</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The fact that the Trinitarian formula follows from</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematically different extensions shows: It is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">robust</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with respect to the choice of metaphysical language. It is not a consequence of a particular axiomatics, but a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">structure</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that recurs in different axiomatics.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:id="41" w:name="the-necessity-of-supplementary-structure"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Necessity of Supplementary Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">remains</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is the necessity of a supplementary structure at all. Pure S5 is not sufficient (according to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modal5.md</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). The supplementary structure is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unavoidable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— but its</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is not unique.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:id="42" w:name="we-stand-at-the-beginning-of-infinity"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We Stand at the Beginning of Infinity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There could be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">further</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematically different extensions that we have not constructed. The question of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">completeness</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">remains open. What we have shown is: There are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Whether there are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">exactly four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is an open question.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:id="48" w:name="open-questions"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="44" w:name="X6710606d3de2a41cfd9b63a5a0c290d3225096f"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Question 1: Is There a Canonical Extension?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We have constructed four extensions. Is there one that is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">canonical</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— i.e., one that is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">distinguished</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for metaphysical or physical reasons?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possible answer:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The superposition extension is distinguished by its proximity to quantum mechanics. But this distinction is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">physical</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">metalogical</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:id="45" w:name="question-2-are-there-further-extensions"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Question 2: Are There Further Extensions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We have constructed four. Are there</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">further</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">systematically different extensions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possible answers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">information-theoretic</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">extension (information as basic concept).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">process-philosophical</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">extension (process as basic concept).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1015"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">phenomenological</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">extension (experience as basic concept).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:id="46" w:name="question-3-what-is-the-common-core"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Question 3: What Is the Common Core?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All four extensions derive the Trinitarian formula. What is the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">common core</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possible answer:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The common core is the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">necessity of a supplementary structure</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">at all. Pure S5 is not sufficient. But the form of the supplementary structure is variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:id="47" w:name="question-4-is-non-uniqueness-a-defect"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Question 4: Is Non-Uniqueness a Defect?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Is the fact that the Trinity follows from different extensions a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">defect</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">strength</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Answer:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It is a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">strength</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It shows that the Trinitarian structure is not bound to a particular metaphysical language. It is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">axiom-invariant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:id="49" w:name="conclusion-what-has-been-shown"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conclusion: What Has Been Shown?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The present investigation has shown:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are at least four systematically different extensions of S5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that derive the Trinitarian formula: superposition, topology, temporality, mereology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trinitarian formula is axiom-invariant.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It is not bound to a particular metaphysical language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The choice of extension is not determined by the target statement alone.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">It depends on metaphysical, physical, or hermeneutic preferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1016"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What remains is the necessity of a supplementary structure at all.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pure S5 is not sufficient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The central claim of this treatise is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trinitarian structure is not bound to a particular metaphysical language. It follows from at least four systematically different extensions of S5. The choice of extension is a metaphysical, physical, or hermeneutic question — not a metalogical one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The question of whether there is a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">canonical</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">extension remains open. It is the subject of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modal 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Topological Modal Logic) and beyond.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:id="52" w:name="Xf3dcd959b7c063201cc72b64204f83f315a0c65"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Appendix A: The Three Alternatives in an Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="50" w:name="axioms"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Axioms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
-                <m:t>S</m:t>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TOP</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>{</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>O</m:t>
+              </m:r>
+              <m:r>
+                <m:t>P</m:t>
               </m:r>
               <m:r>
                 <m:t>5</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>+</m:t>
-[...29 lines deleted...]
-                <m:t> </m:t>
+                <m:t>}</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TEMP</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>{</m:t>
               </m:r>
               <m:r>
                 <m:t>T</m:t>
               </m:r>
               <m:r>
-                <m:t>r</m:t>
-[...14 lines deleted...]
-                <m:t>)</m:t>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>}</m:t>
               </m:r>
             </m:e>
-          </m:borderBox>
+            <m:e>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>MER</m:t>
+              </m:r>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:box>
+                <m:boxPr>
+                  <m:opEmu m:val="on"/>
+                </m:boxPr>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:sty m:val="p"/>
+                    </m:rPr>
+                    <m:t>:=</m:t>
+                  </m:r>
+                </m:e>
+              </m:box>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>{</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>1</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>2</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>3</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>4</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>,</m:t>
+              </m:r>
+              <m:r>
+                <m:t>M</m:t>
+              </m:r>
+              <m:r>
+                <m:t>E</m:t>
+              </m:r>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>}</m:t>
+              </m:r>
+            </m:e>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:id="51" w:name="sufficiency-1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sufficiency</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
-          <m:borderBox>
+          <m:eqArr>
             <m:e>
               <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
                 <m:t>S</m:t>
               </m:r>
               <m:r>
                 <m:t>5</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>+</m:t>
               </m:r>
               <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TOP</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>⊢</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
                 <m:t>S</m:t>
               </m:r>
               <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>+</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>TEMP</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>⊢</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>+</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:nor/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>MER</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>⊢</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>□</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>∀</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>(</m:t>
+              </m:r>
+              <m:r>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>)</m:t>
+              </m:r>
+            </m:e>
+            <m:e>
+              <m:r>
+                <m:t>&amp;</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
+                <m:t>5</m:t>
+              </m:r>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>+</m:t>
+              </m:r>
+              <m:r>
+                <m:t>S</m:t>
+              </m:r>
+              <m:r>
                 <m:t>P</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
-                <m:t>+</m:t>
-[...7 lines deleted...]
-                </m:rPr>
                 <m:t>⊢</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>□</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>∀</m:t>
               </m:r>
               <m:r>
-                <m:t>c</m:t>
+                <m:t>x</m:t>
+              </m:r>
+              <m:r>
+                <m:t> </m:t>
+              </m:r>
+              <m:r>
+                <m:t>T</m:t>
+              </m:r>
+              <m:r>
+                <m:t>r</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>(</m:t>
               </m:r>
               <m:r>
-                <m:t>C</m:t>
-[...44 lines deleted...]
-                <m:t>c</m:t>
+                <m:t>x</m:t>
               </m:r>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="p"/>
                 </m:rPr>
                 <m:t>)</m:t>
               </m:r>
-              <m:r>
-[...109 lines deleted...]
-              </m:r>
             </m:e>
-          </m:borderBox>
+          </m:eqArr>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:id="24" w:name="metalogical-classification"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:id="53" w:name="X3065f7385decb4306245221bec2cbd442e538b4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Metalogical Classification</w:t>
+        <w:t xml:space="preserve">Appendix B: Comparison of Extensions in a Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table"/>
-        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblW w:type="pct" w:w="5000"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3960"/>
-        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
+        <w:gridCol w:w="1584"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="on"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Status</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Criterion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Superposition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mereology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">formally proven</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Basic concept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Primordial state</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Part-whole</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...11 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Operators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
             </w:pPr>
             <m:oMath>
               <m:r>
-                <m:rPr>
-[...2 lines deleted...]
-                <m:t>✓</m:t>
+                <m:t>C</m:t>
               </m:r>
             </m:oMath>
             <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>R</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>L</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:scr m:val="script"/>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:t>P</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>F</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>N</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:t>Z</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>≼</m:t>
+              </m:r>
+            </m:oMath>
+            <w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <m:rPr>
+                  <m:sty m:val="p"/>
+                </m:rPr>
+                <m:t>Σ</m:t>
+              </m:r>
+            </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">by model construction</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Number of axioms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">SP1, SP2, SP3 sufficient</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Metaphysical tradition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Schelling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Augustine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aristotle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Physical analogy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">QM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Topology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Arrow of time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Physics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:id="54" w:name="afterword"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Afterword</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You have read this treatise. Perhaps the multiplicity of alternatives surprised you. Perhaps the idea of axiom-invariance impressed you. Both are fine.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The investigation has shown: The Trinitarian structure is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">robust</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It follows from at least four systematically different extensions of S5. It is not bound to a particular metaphysical language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This robustness is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not a defect</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It is an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">insight</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: The Trinitarian structure is not a consequence of a particular axiomatics, but a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">structure</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that recurs in different axiomatics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What remains is the necessity of a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">supplementary structure at all</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Pure S5 is not sufficient. The supplementary structure is unavoidable — but its form is variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One final question:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do we dare the leap into openness to the limit — even though there are many paths that lead to it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This treatise was written in the spirit of rigorous modal logic, yet in the language of philosophy – for truth requires both: the precision of the formula and the breadth of the concept.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:sectPr>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -8048,50 +9092,135 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="99411">
+    <w:nsid w:val="00A99411"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="991">
     <w:nsid w:val="0000A991"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -8155,93 +9284,348 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1000">
     <w:abstractNumId w:val="990"/>
   </w:num>
   <w:num w:numId="1001">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1002">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1003">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1004">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1002">
+  <w:num w:numId="1005">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1003">
+  <w:num w:numId="1006">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1007">
     <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1008">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1009">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1010">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1011">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1012">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1013">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1014">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1015">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1016">
+    <w:abstractNumId w:val="99411"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:grammar="clean" w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
   </w:rsids>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
+        <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="de"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:count="276" w:defLockedState="0" w:defQFormat="0" w:defSemiHidden="0" w:defUIPriority="0" w:defUnhideWhenUsed="0"/>
   <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:styleId="BodyText" w:type="paragraph">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="180" w:before="180"/>
     </w:pPr>
   </w:style>
   <w:style w:customStyle="1" w:styleId="FirstParagraph" w:type="paragraph">
     <w:name w:val="First Paragraph"/>
     <w:basedOn w:val="BodyText"/>
@@ -9419,40 +10803,47 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Words>83</Words>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Lines>12</Lines>
   <AppVersion></AppVersion>
   <LinksUpToDate>false</LinksUpToDate>
   <Application>Microsoft Word 12.0.0</Application>
   <CharactersWithSpaces>583</CharactersWithSpaces>
   <Template>Normal.dotm</Template>
   <DocSecurity>0</DocSecurity>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <Characters>475</Characters>
   <Paragraphs>8</Paragraphs>
   <Pages>1</Pages>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>The Trinity Structure as a Consequence of a Reflexive Superposition Ontology Module 7 – Formally Controlled Version</dc:title>
+  <dc:title>The Non-Uniqueness of the Superposition Axioms Three Alternative Extensions of S5</dc:title>
   <dc:creator>Paul Koop</dc:creator>
+  <dc:language>de</dc:language>
   <cp:keywords/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="date">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="abstract">
+    <vt:lpwstr>Modal 5 has shown that the superposition axioms ASP1–ASP5 are sufficient to derive the Trinitarian formula in S5. Modal 6 has shown that the full axiomatics is minimal for the superposition intuition, but not for the target statement. The question remained open whether there are other, systematically different extensions of S5 that also derive the Trinitarian formula. The present treatise answers this question. It constructs three alternative extensions — a topological, a temporal, and a mereological one — and shows: All three derive the Trinitarian formula, but in structurally different ways. The Trinitarian structure is thus not bound to a particular metaphysical supplementary structure. What remains is the necessity of a supplementary structure at all. We stand at the beginning of infinity.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="subtitle">
+    <vt:lpwstr>Three Alternative Extensions of S5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
+    <vt:lpwstr>7</vt:lpwstr>
   </property>
 </Properties>
 </file>